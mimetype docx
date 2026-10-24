--- v6 (2026-08-18)
+++ v7 (2026-10-24)
@@ -6,192 +6,62 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi w:val="false"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Print Page Report</w:t>
-      </w:r>
-[...128 lines deleted...]
-        <w:t xml:space="preserve">Export this report as a Microsoft Word file (.docx)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B24B0F" w:rsidSect="00E24B9A">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007F57B7" w:rsidRDefault="007F57B7" w:rsidP="0051739D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
@@ -358,51 +228,51 @@
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Portal User</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> on </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>18 Aug 2026 09:07</w:t>
+                    <w:t>24 Oct 2026 03:58</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="00E24B9A" w:rsidRDefault="00E24B9A">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00EB0BD6" w:rsidP="00B24B0F" w:rsidRDefault="007F57B7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00EB0BD6" w:rsidRDefault="00EB0BD6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
@@ -491,51 +361,51 @@
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Portal User</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> on </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008A5306">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
-                    <w:t>18 Aug 2026 09:07</w:t>
+                    <w:t>24 Oct 2026 03:58</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="006B132F" w:rsidP="008A5306" w:rsidRDefault="007F57B7">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="007F57B7" w:rsidRDefault="007F57B7" w:rsidP="0051739D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -1947,51 +1817,52 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1668746896">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R1581b02679e14fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R916d4c6aa02442ba" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>